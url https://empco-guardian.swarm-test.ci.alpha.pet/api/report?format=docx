--- v0 (2026-08-27)
+++ v1 (2026-11-07)
@@ -18,71 +18,81 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">EmpCo-Guardian — Fund-Report</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Erstellt: 27.08.2026 11:17</w:t>
+        <w:t xml:space="preserve">Erstellt: 07.11.2026 08:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Rechtsstand: RL (EU) 2024/825 — DE-Umsetzung 2026-02-19, anwendbar ab 2026-09-27 | Kanzlei-Handreichung (UWG n.F.) | EK-FAQ Stand 2026-06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Filter: keine (alle Scans)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="B8860B"/>
         </w:rPr>
         <w:t xml:space="preserve">VORLÄUFIGE EINSTUFUNGEN — ausstehende Rechtsprüfung. Vorläufige, automatisierte Einstufung — ausstehende Einzelfallprüfung. Kein Rechtsrat, kein finales Urteil. Grundlage: Richtlinien-/UWG-Text (gesetz), Kanzlei-Handreichung (freigegeben) und EK-FAQ (auslegung). Die Handreichung ersetzt laut eigenem Hinweis keine Rechtsberatung im Einzelfall.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="92400E"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NICHT ABGEDECKT — CLAIMS-PRÜFUNG VON PRODUCT. Dieses Tool deckt die Claims-Prüfung von Product nicht ab. Die Befunde aus der Liste „20260720_Prüfung_Claims_Premium Petfood.xlsx" sind hier nicht eingearbeitet. Jede Marke prüft diese Befunde selbst.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zusammenfassung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Seiten im Bestand: 0 (ROT 0 · GELB 0 · GRÜN 0 · ohne Befund 0)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Funde in diesem Report: ROT 0 · GELB 0 · GRÜN 0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>